--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -70,99 +70,99 @@
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBY · APLIKACE · PROJEKTOVÉ ŘÍZENÍ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:after="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
                 <w:color w:val="1C1A17"/>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:t xml:space="preserve">Aleš Pavliš</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdztbwnfrmynxi7ygox7lpj">
+            <w:hyperlink w:history="1" r:id="rIdq21bclch20jow0hi8ax1j">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
                   <w:color w:val="1C1A17"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t xml:space="preserve">+420 603 720 742</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId6iee959o76xgmoh5ot14b">
+            <w:hyperlink w:history="1" r:id="rIdmggos6sb7h2kzz5qkn55w">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
                   <w:color w:val="1C1A17"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ales.pavlis9@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdd3elc--vr1-jr27k9z73n">
+            <w:hyperlink w:history="1" r:id="rIdspqyngwde7-a6nzs9lgrn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
                   <w:color w:val="1C1A17"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t xml:space="preserve">linkedin.com/in/ales-pavlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjfyilmnoqa9cjav6wm27g">
+            <w:hyperlink w:history="1" r:id="rIdtjjtyvq824_zsbndijnmu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
                   <w:color w:val="1C1A17"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pavlisovi.cz/ales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -192,513 +192,559 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="914400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdw_trtuf-g6r6fog3_gxwd">
+            <w:hyperlink w:history="1" r:id="rIdiat4-wnjwsuxvsdtbrrqn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
                   <w:color w:val="76706A"/>
                   <w:spacing w:val="30"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pavlisovi.cz/ales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="240" w:line="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projektový a produktový manažer s víc než sedmi lety praxe. Šest let v automotive (HMI, vedení týmu), od roku 2025 vedu kolem 20 projektů pro víc než 10 klientů, nové i v servisním režimu. Denně stavím s AI: Claude Code, automatizace agendy, interní nástroje.</w:t>
+        <w:t xml:space="preserve">Projektový a produktový manažer s víc než sedmi lety praxe. Šest let v automotive (HMI, vedení týmu), od roku 2025 vedu kolem 20 projektů (weby, e-shopy, aplikace) pro víc než 10 klientů, nové i v servisním režimu. Denně stavím s AI: Claude Code, automatizace agendy, interní nástroje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D5CC" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">PRAXE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">	2025 → dnes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="76706A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Giant Interactive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vedu kolem 20 projektů pro víc než 10 klientů, ať už jde o nový projekt nebo projekt v servisním režimu, mezi nimi RSTS, KPMG, Panasonic, Fade, Kama, Betonpres a CleanAIR. Zadání, odhady, rozpočty a priority, koordinace vývojářů a grafiků, fakturace. Klientům nosím vlastní návrhy funkcí, u menších webů navrhuji měření a SEO. Interní nástroje a automatizace reportingu stavím s Claude Code denodenně.</w:t>
+        <w:t xml:space="preserve">Vedu kolem 20 projektů pro víc než 10 klientů, ať už jde o nový projekt nebo projekt v servisním režimu, mezi nimi RSTS (Raiffeisen stavební spořitelna), KPMG, Panasonic, Fade, Kama, Betonpres a CleanAIR. Zadání, odhady, rozpočty a priority, koordinace vývojářů a grafiků, fakturace. Klientům nosím vlastní návrhy funkcí, hlavně pro sběr a kvalifikaci leadů, u menších webů navrhuji měření a SEO. Interní nástroje a automatizace reportingu stavím s Claude Code denodenně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter Lead</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">	2023 → 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="76706A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Digiteq Automotive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kompetenční mapy a plány růstu pro tým kolem deseti lidí. Nábor, rotace mezi projekty, udržení know-how a obsazení projektů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Product Owner / Acting PM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">	2021 → 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="76706A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Digiteq Automotive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Služba dodávaná jako produkt: definice, kvalita dodávky, rozvoj podle zpětné vazby zákazníků a dat. Sledování výkonu, řešení incidentů, koordinace s vývojem, stakeholdery a podporou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="20" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">UI Solution Analyst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">	2019 → 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="76706A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Digiteq Automotive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Analýza a návrh HMI řešení pro automotive. Sběr požadavků od stakeholderů, architektura systému, překlad potřeb uživatelů do specifikací. Koordinace softwarového a hardwarového vývoje, integrace s infotainmentem a systémy vozu, návrhy UX zlepšení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D5CC" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">VYBRANÉ PROJEKTY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="20" w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">TOPCard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Věrnostní aplikace sítě čerpacích stanic: mobilní appka, administrace a web, body za tankování, odměny, napojení na pokladní systém. Přes 200 000 uživatelů denně.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Věrnostní aplikace sítě čerpacích stanic: mobilní appka, administrace a web, body za tankování, odměny, napojení na pokladní systém. Přes 200 000 uživatelů denně, hodně reportingu a dolaďování přesně podle potřeb klienta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="20" w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">KPMG Board</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Interní ticketovací aplikace pro tým KPMG: projekty, úkoly, přílohy, role a přehledy na jednom místě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="20" w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">RSTS</w:t>
+        <w:t xml:space="preserve">RSTS (Raiffeisen stavební spořitelna)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Web stavební spořitelny: úvěry, spoření, katalog poradců a poboček, regulovaný obsah měněný k přesnému datu.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Web stavební spořitelny: úvěry, spoření, katalog poradců a poboček, regulovaný obsah měněný k přesnému datu. Vlastní návrh „Pošlete mi výsledek“: kdo nedokončí kalkulaci úvěru, dostane výsledek do mailu a navazující sekvenci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="20" w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Betonpres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Produktový web výrobce střešní krytiny: katalog, kalkulačka střechy, mapa prodejců a pokrývačů, šest jazyků.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Produktový web výrobce střešní krytiny: katalog, kalkulačka střechy přestavěná na sběrač leadů (výsledek po zadání kontaktu, poptávky v administraci se stavy a přiřazením obchodníkovi), mapa prodejců a pokrývačů, šest jazyků.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="20" w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Fade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Velkoobchodní B2B e-shop: podúčty prodejen, doklady ke stažení, feedy, CZ a SK verze.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Velkoobchodní B2B e-shop: podúčty prodejen, doklady ke stažení, feedy, CZ a SK verze. Vlastní návrh samoobslužných vratek a reklamací a dashboardu pro partnery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="20" w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t xml:space="preserve">Aeropartner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100" w:line="300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1C1A17"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Web privátní letecké dopravy: landing pages pro leteckou záchranku a přepravu orgánů, vlastní návrh sekce Lety na akce pro zachycení poptávky podle konkrétní akce, PPC reporting a měření v GA4 a GTM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="20" w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
+          <w:color w:val="1C1A17"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve">CleanAIR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Web značky ochranných dýchacích systémů: katalog, dokumentace, průvodce výběrem produktu a integrace s ERP Helios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D5CC" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">DOVEDNOSTI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
@@ -763,170 +809,209 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Analýza řešení a specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">AI: Claude Code, Claude, ChatGPT</w:t>
+        <w:t xml:space="preserve">E-commerce B2B i B2C, Shopify, Magento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatizace agendy (MCP, skripty, reporting)</w:t>
+        <w:t xml:space="preserve">Lead generation: kalkulačky, sběr a kvalifikace leadů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prototypy a menší weby s AI</w:t>
+        <w:t xml:space="preserve">AI: Claude Code, Claude, ChatGPT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">UX/UI, Figma, Photoshop</w:t>
+        <w:t xml:space="preserve">Automatizace agendy (MCP, skripty, reporting)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">GA4, GTM, Search Console, SEO</w:t>
+        <w:t xml:space="preserve">Prototypy a menší weby s AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">GitLab, GitHub</w:t>
+        <w:t xml:space="preserve">UX/UI, Figma, Photoshop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">GA4, GTM, Search Console, SEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1C1A17"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GitLab, GitHub</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1C1A17"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notion, Trello, Slack, Microsoft Office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D5CC" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">CERTIFIKACE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="10" w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1031,101 +1116,102 @@
           <w:color w:val="76706A"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">	Google, květen 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:color w:val="76706A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">UX design, UI design, výzkum, prototypování, Figma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D9D5CC" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">VZDĚLÁNÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="10" w:before="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C1A17"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Škoda Auto Vysoká škola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="D9D5CC" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
           <w:color w:val="76706A"/>
           <w:spacing w:val="50"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve">ALEŠ PAVLIŠ · PAVLISOVI.CZ/ALES · AKTUALIZOVÁNO ZÁŘÍ 2026</w:t>
+        <w:t xml:space="preserve">ALEŠ PAVLIŠ · PAVLISOVI.CZ/ALES · AKTUALIZOVÁNO ŘÍJEN 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1522,51 +1608,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Menlo" w:cs="Menlo" w:eastAsia="Menlo" w:hAnsi="Menlo"/>
       <w:color w:val="76706A"/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Cormorant Garamond" w:cs="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
       <w:color w:val="1C1A17"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdztbwnfrmynxi7ygox7lpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+420603720742" TargetMode="External"/><Relationship Id="rId6iee959o76xgmoh5ot14b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ales.pavlis9@gmail.com" TargetMode="External"/><Relationship Id="rIdd3elc--vr1-jr27k9z73n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkedin.com/in/ales-pavlis" TargetMode="External"/><Relationship Id="rIdjfyilmnoqa9cjav6wm27g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pavlisovi.cz/ales" TargetMode="External"/><Relationship Id="rIdw_trtuf-g6r6fog3_gxwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pavlisovi.cz/ales" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9c9c2447cbd7b10306c32053017d42a91123a08.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq21bclch20jow0hi8ax1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+420603720742" TargetMode="External"/><Relationship Id="rIdmggos6sb7h2kzz5qkn55w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ales.pavlis9@gmail.com" TargetMode="External"/><Relationship Id="rIdspqyngwde7-a6nzs9lgrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkedin.com/in/ales-pavlis" TargetMode="External"/><Relationship Id="rIdtjjtyvq824_zsbndijnmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pavlisovi.cz/ales" TargetMode="External"/><Relationship Id="rIdiat4-wnjwsuxvsdtbrrqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pavlisovi.cz/ales" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9c9c2447cbd7b10306c32053017d42a91123a08.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Aleš Pavliš, CV</dc:title>
   <dc:creator>Aleš Pavliš</dc:creator>
   <dc:description>https://pavlisovi.cz/ales</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>